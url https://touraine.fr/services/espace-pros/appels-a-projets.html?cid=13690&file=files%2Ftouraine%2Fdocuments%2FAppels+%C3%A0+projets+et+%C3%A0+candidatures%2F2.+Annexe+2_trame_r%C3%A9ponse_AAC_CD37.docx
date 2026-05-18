--- v0 (2025-10-08)
+++ v1 (2026-05-18)
@@ -370,179 +370,171 @@
           <w:p w14:paraId="1DD0190B" w14:textId="77777777" w:rsidR="0010039F" w:rsidRPr="00320701" w:rsidRDefault="0010039F" w:rsidP="001E3D83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00320701">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Date de publication </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4956" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="535D6E19" w14:textId="7F911367" w:rsidR="0010039F" w:rsidRPr="00320701" w:rsidRDefault="00744FE4" w:rsidP="001E3D83">
+          <w:p w14:paraId="535D6E19" w14:textId="4FEA46CD" w:rsidR="0010039F" w:rsidRPr="00320701" w:rsidRDefault="002B17D4" w:rsidP="001E3D83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="00DE0515">
+            <w:r w:rsidR="00130A3D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="008070CD" w:rsidRPr="00320701">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> juin</w:t>
-[...15 lines deleted...]
-              <w:t>5</w:t>
+              <w:t xml:space="preserve"> avril 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0010039F" w:rsidRPr="00320701" w14:paraId="0989F9A4" w14:textId="77777777" w:rsidTr="00320701">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66A68D6C" w14:textId="77777777" w:rsidR="0010039F" w:rsidRPr="00320701" w:rsidRDefault="0010039F" w:rsidP="001E3D83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00320701">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date limite de dépôt des candidatures </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4956" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E8C5AF4" w14:textId="530C7AD7" w:rsidR="0010039F" w:rsidRPr="00320701" w:rsidRDefault="00DE0515" w:rsidP="001E3D83">
+          <w:p w14:paraId="1E8C5AF4" w14:textId="2C588DAE" w:rsidR="0010039F" w:rsidRPr="00320701" w:rsidRDefault="002B17D4" w:rsidP="001E3D83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>30</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00130A3D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00744FE4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> jui</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00DE0515">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="0010039F" w:rsidRPr="00320701">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="0010039F" w:rsidRPr="00320701">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> à </w:t>
             </w:r>
             <w:r w:rsidR="00F6213D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0010039F" w:rsidRPr="00320701" w14:paraId="00F40DCB" w14:textId="77777777" w:rsidTr="00320701">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -1374,107 +1366,88 @@
     <w:p w14:paraId="4F090983" w14:textId="77777777" w:rsidR="00C55338" w:rsidRPr="004E145B" w:rsidRDefault="00C55338" w:rsidP="004E145B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28BEBAE3" w14:textId="77777777" w:rsidR="004E145B" w:rsidRDefault="004E145B" w:rsidP="004E145B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004E145B">
         <w:t xml:space="preserve">Taux moyen de participation de la population des bénéficiaires de l’APA : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38145734" w14:textId="77777777" w:rsidR="00C55338" w:rsidRPr="004E145B" w:rsidRDefault="00C55338" w:rsidP="00C55338">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DBD6959" w14:textId="288C8998" w:rsidR="00C55338" w:rsidRPr="004E145B" w:rsidRDefault="004E145B" w:rsidP="00C55338">
+    <w:p w14:paraId="7323439A" w14:textId="6F95BD2B" w:rsidR="00C150AD" w:rsidRDefault="004E145B" w:rsidP="00C150AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004E145B">
         <w:t>Personnes bénéficiaires de la PCH :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767F4B94" w14:textId="59497BE7" w:rsidR="004E145B" w:rsidRDefault="004E145B" w:rsidP="004E145B">
-[...19 lines deleted...]
-    <w:p w14:paraId="1316AD7B" w14:textId="24D22387" w:rsidR="00C150AD" w:rsidRPr="00C150AD" w:rsidRDefault="00C150AD" w:rsidP="00C150AD">
+    <w:p w14:paraId="1316AD7B" w14:textId="43B45536" w:rsidR="00C150AD" w:rsidRPr="00C150AD" w:rsidRDefault="00C150AD" w:rsidP="00C150AD">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C150AD">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Nombre d’heures prévisionnelles APA et PCH pour l’année 202</w:t>
       </w:r>
-      <w:r w:rsidR="00DE0515">
-[...3 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="002F4592">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00C150AD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C835B37" w14:textId="56197A48" w:rsidR="004E145B" w:rsidRDefault="004E145B" w:rsidP="004E145B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A74FC4A" w14:textId="77777777" w:rsidR="00F01286" w:rsidRDefault="00F01286" w:rsidP="004E145B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ADED9EE" w14:textId="2C6C66C3" w:rsidR="00653344" w:rsidRPr="00653344" w:rsidRDefault="00653344" w:rsidP="004E145B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1530,63 +1503,63 @@
       </w:r>
       <w:r w:rsidRPr="004E145B">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r>
         <w:t>……………………………………………………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D54D11" w14:textId="77777777" w:rsidR="004D2BFD" w:rsidRDefault="004D2BFD" w:rsidP="004D2BFD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Interventions en ½ heure : oui / non</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68FA68FA" w14:textId="1A2E1802" w:rsidR="004D2BFD" w:rsidRDefault="004D2BFD" w:rsidP="004D2BFD">
+    <w:p w14:paraId="68FA68FA" w14:textId="41E93A6C" w:rsidR="004D2BFD" w:rsidRDefault="004D2BFD" w:rsidP="004D2BFD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nombre d’heures APAD et PCH réalisés les dimanches et jours fériés en </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC27DE">
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00FC27DE" w:rsidRPr="00FC27DE">
-        <w:t>4</w:t>
+      <w:r w:rsidR="002F4592">
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t> = ……………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64EF1A6A" w14:textId="77777777" w:rsidR="004D2BFD" w:rsidRPr="004E145B" w:rsidRDefault="004D2BFD" w:rsidP="004E145B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="012EB02C" w14:textId="77777777" w:rsidR="004E145B" w:rsidRDefault="004E145B" w:rsidP="004E145B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004E145B">
         <w:t>Intervention en zone</w:t>
       </w:r>
       <w:r w:rsidR="00382D3B">
         <w:t xml:space="preserve"> rurale </w:t>
       </w:r>
       <w:r w:rsidRPr="004E145B">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
@@ -1656,52 +1629,50 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004E145B">
         <w:t>Dont personnel d’intervention (en ETP) :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ACAFD3F" w14:textId="77777777" w:rsidR="004E145B" w:rsidRPr="004E145B" w:rsidRDefault="004E145B" w:rsidP="004E145B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004E145B">
         <w:t>Dont personnel d’encadrement (en ETP) :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18622797" w14:textId="77777777" w:rsidR="004E145B" w:rsidRPr="004E145B" w:rsidRDefault="004E145B" w:rsidP="004E145B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="08958D32" w14:textId="77777777" w:rsidR="004E145B" w:rsidRPr="004E145B" w:rsidRDefault="004E145B" w:rsidP="004E145B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E145B">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Focus Personnel d’intervention : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3E56C5" w14:textId="77777777" w:rsidR="00257319" w:rsidRDefault="004E145B" w:rsidP="004E145B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004E145B">
         <w:t>Pourcentage d’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -1758,73 +1729,73 @@
       </w:pPr>
       <w:r>
         <w:t>A temps complet :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2046D75D" w14:textId="36F894F1" w:rsidR="00257319" w:rsidRDefault="00257319" w:rsidP="00257319">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ayant un diplôme en lien avec leur activité : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BA0B5C2" w14:textId="77777777" w:rsidR="00257319" w:rsidRDefault="00257319" w:rsidP="004E145B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FFDD91A" w14:textId="0852F689" w:rsidR="004E145B" w:rsidRPr="004E145B" w:rsidRDefault="004E145B" w:rsidP="004E145B">
+    <w:p w14:paraId="1FFDD91A" w14:textId="76D49CBF" w:rsidR="004E145B" w:rsidRPr="004E145B" w:rsidRDefault="004E145B" w:rsidP="004E145B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004E145B">
         <w:t>Pourcentage d’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E145B">
         <w:t>intervenant.</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004E145B">
         <w:t>e.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004E145B">
         <w:t xml:space="preserve"> ayant bénéficié d’une formation en 202</w:t>
       </w:r>
-      <w:r w:rsidR="00DE0515">
-        <w:t>4</w:t>
+      <w:r w:rsidR="002F4592">
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="004E145B">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="687E702B" w14:textId="3F69AC6B" w:rsidR="004E145B" w:rsidRDefault="004E145B" w:rsidP="004E145B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004E145B">
         <w:t xml:space="preserve">Ancienneté moyenne des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E145B">
         <w:t>intervenant.</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004E145B">
         <w:t>e.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004E145B">
         <w:t xml:space="preserve"> dans la structure :</w:t>
@@ -1835,203 +1806,136 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Durée moyenne des contrats : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66FAD9F1" w14:textId="303A4E7D" w:rsidR="00257319" w:rsidRDefault="00257319" w:rsidP="004E145B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Recours à l’intérim : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47E1EAA6" w14:textId="54B053F8" w:rsidR="00257319" w:rsidRPr="004E145B" w:rsidRDefault="00257319" w:rsidP="004E145B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nombre de recrutements par an : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43947FE4" w14:textId="3A29FAD9" w:rsidR="004E145B" w:rsidRPr="004E145B" w:rsidRDefault="004E145B" w:rsidP="004E145B">
+    <w:p w14:paraId="43947FE4" w14:textId="502763E5" w:rsidR="004E145B" w:rsidRPr="004E145B" w:rsidRDefault="004E145B" w:rsidP="004E145B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004E145B">
         <w:t>Pourcentage d’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E145B">
         <w:t>intervenant.</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004E145B">
         <w:t>e.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004E145B">
         <w:t xml:space="preserve"> en accident du travail ou maladie professionnelle en 202</w:t>
       </w:r>
-      <w:r w:rsidR="00DE0515">
-        <w:t>4</w:t>
+      <w:r w:rsidR="002F4592">
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="004E145B">
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681F3D70" w14:textId="65EBFED8" w:rsidR="004E145B" w:rsidRPr="004E145B" w:rsidRDefault="004E145B" w:rsidP="004E145B">
+    <w:p w14:paraId="681F3D70" w14:textId="5A574CEF" w:rsidR="004E145B" w:rsidRPr="004E145B" w:rsidRDefault="004E145B" w:rsidP="004E145B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004E145B">
         <w:t>Taux d’absentéisme</w:t>
       </w:r>
       <w:r w:rsidR="00257319">
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00DE0515">
-        <w:t>4</w:t>
+      <w:r w:rsidR="002F4592">
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="004E145B">
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51FC6C05" w14:textId="7521DD4C" w:rsidR="00257319" w:rsidRDefault="004E145B" w:rsidP="004E145B">
+    <w:p w14:paraId="51FC6C05" w14:textId="4A355F40" w:rsidR="00257319" w:rsidRDefault="004E145B" w:rsidP="004E145B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004E145B">
         <w:t>Taux de turnover</w:t>
       </w:r>
       <w:r w:rsidR="00257319">
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00DE0515">
-        <w:t>4</w:t>
+      <w:r w:rsidR="002F4592">
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="004E145B">
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D15CA3F" w14:textId="47FCD6AF" w:rsidR="005239BC" w:rsidRDefault="005239BC" w:rsidP="004E145B">
-[...64 lines deleted...]
-    </w:p>
     <w:p w14:paraId="49517A04" w14:textId="77777777" w:rsidR="00F7194D" w:rsidRDefault="00F7194D" w:rsidP="004E145B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D3FD5F7" w14:textId="77777777" w:rsidR="005239BC" w:rsidRDefault="005239BC" w:rsidP="004E145B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="783BF3C7" w14:textId="1362D7C5" w:rsidR="004E145B" w:rsidRPr="00257319" w:rsidRDefault="004E145B" w:rsidP="004E145B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004E145B">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Télégestion :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F041740" w14:textId="77777777" w:rsidR="004E145B" w:rsidRPr="004E145B" w:rsidRDefault="004E145B" w:rsidP="004E145B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004E145B">
         <w:t>Description du système de télégestion appliqué dans la structure, ou qu’il est envisagé d’acquérir par la structure (nom du logiciel, équipement mobile ou non, date de mise en place, système de pointage (badge, téléphone du bénéficiaire...), pourcentage de bénéficiaires couverts, pourcentage d’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E145B">
         <w:t>intervenant.</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004E145B">
         <w:t>e.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004E145B">
         <w:t xml:space="preserve"> équipées d’un mobile …) :</w:t>
       </w:r>
     </w:p>
@@ -2040,73 +1944,64 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004E145B">
         <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B62CBBD" w14:textId="77777777" w:rsidR="00583529" w:rsidRPr="004E145B" w:rsidRDefault="00583529" w:rsidP="00583529">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004E145B">
         <w:t>……………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="782EF6E3" w14:textId="77777777" w:rsidR="00583529" w:rsidRPr="004E145B" w:rsidRDefault="00583529" w:rsidP="00583529">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004E145B">
         <w:t>……………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="556644FF" w14:textId="77777777" w:rsidR="004E145B" w:rsidRDefault="004E145B" w:rsidP="0012561C">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5BF29DD3" w14:textId="77777777" w:rsidR="00F4397B" w:rsidRDefault="00F4397B" w:rsidP="0012561C"/>
     <w:p w14:paraId="059D9700" w14:textId="310D370E" w:rsidR="0012561C" w:rsidRDefault="0012561C" w:rsidP="0012561C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3112">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Description libre du service et présentation de ses spécificités</w:t>
       </w:r>
       <w:r w:rsidR="00542872">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1 page maximum)</w:t>
       </w:r>
       <w:r w:rsidR="00B37394">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C3112">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09B68B55" w14:textId="77777777" w:rsidR="00452261" w:rsidRDefault="00452261" w:rsidP="00452261">
@@ -2239,69 +2134,81 @@
       <w:r w:rsidRPr="002866EC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Niveau de priorité pour le </w:t>
       </w:r>
       <w:r w:rsidR="002866EC" w:rsidRPr="002866EC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="002866EC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">épartement : </w:t>
       </w:r>
       <w:r w:rsidR="002866EC" w:rsidRPr="002866EC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Obligatoire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="165865B3" w14:textId="3310C87C" w:rsidR="007B7549" w:rsidRPr="00EC40C2" w:rsidRDefault="00EC40C2" w:rsidP="0012561C">
-[...8 lines deleted...]
-        <w:r w:rsidRPr="0059386B">
+    <w:p w14:paraId="165865B3" w14:textId="7A3DDB60" w:rsidR="007B7549" w:rsidRPr="00EC40C2" w:rsidRDefault="00C64206" w:rsidP="0012561C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Référence site internet</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC40C2" w:rsidRPr="00EC40C2">
+        <w:t xml:space="preserve"> DGCS</w:t>
+      </w:r>
+      <w:r w:rsidR="00192617">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00192617" w:rsidRPr="00192617">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Fiche objectif 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC40C2" w:rsidRPr="00EC40C2">
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:anchor="anchor-navigation-725" w:history="1">
+        <w:r w:rsidR="00192617">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
-          <w:t>https://solidarites.gouv.fr/sites/solidarite/files/2023-01/reforme-saad-2022-fiche-objectif-5-qualite-de-vie-au-travail.pdf</w:t>
+          <w:t>Financement des services à domicile : de nouveaux outils pour les gestionnaires et les départements | solidarites.gouv.fr | Ministère du Travail et des Solidarités</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="138E8A19" w14:textId="25E80461" w:rsidR="0012561C" w:rsidRDefault="0012561C" w:rsidP="0012561C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50FCD414" w14:textId="77777777" w:rsidR="00EC40C2" w:rsidRDefault="00EC40C2" w:rsidP="0012561C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E54A245" w14:textId="77777777" w:rsidR="0012561C" w:rsidRDefault="0012561C" w:rsidP="0012561C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2309,104 +2216,100 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Déclinez votre compréhension des enjeux relatifs à cet </w:t>
       </w:r>
       <w:r w:rsidR="00452047">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>objectif :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FE20BF4" w14:textId="77777777" w:rsidR="0012561C" w:rsidRPr="009D7433" w:rsidRDefault="0012561C" w:rsidP="0012561C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009D7433">
         <w:t xml:space="preserve">Vous pouvez évoquer les difficultés rencontrées actuellement par votre service dans </w:t>
       </w:r>
       <w:r>
         <w:t>la réalisation de cet objectif</w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF17624" w14:textId="77777777" w:rsidR="0012561C" w:rsidRPr="009D7433" w:rsidRDefault="0012561C" w:rsidP="0012561C">
-[...1 lines deleted...]
-        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+    <w:p w14:paraId="4DF17624" w14:textId="6EC7037E" w:rsidR="0012561C" w:rsidRPr="009D7433" w:rsidRDefault="0012561C" w:rsidP="0012561C">
+      <w:r>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="298114F9" w14:textId="77777777" w:rsidR="0012561C" w:rsidRDefault="0012561C" w:rsidP="0012561C">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="580E5545" w14:textId="77777777" w:rsidR="0012561C" w:rsidRPr="009D7433" w:rsidRDefault="0012561C" w:rsidP="0012561C">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Description des a</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6DB9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ctions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> proposées par le service, ayant vocation à être financées par la dotation complémentaire : </w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t>Les actions prioritaires du département déclinées en partie III-B peuvent être reprises totalement ou en partie. D’autres actions peuvent également être proposées</w:t>
       </w:r>
       <w:r>
         <w:t>. Il peut s’agir d’actions déjà réalisées par le service mais non pris en charge par le tarif départemental ou de nouvelles actions</w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>que vous souhaiteriez mener si celles-ci étaient financées par la dotation complémentaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38EA167A" w14:textId="77777777" w:rsidR="0012561C" w:rsidRPr="009D7433" w:rsidRDefault="0012561C" w:rsidP="0012561C">
-[...5 lines deleted...]
-        <w:t>………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+    <w:p w14:paraId="38EA167A" w14:textId="63DDF381" w:rsidR="0012561C" w:rsidRPr="009D7433" w:rsidRDefault="0012561C" w:rsidP="0012561C">
+      <w:r>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FB41F5B" w14:textId="77777777" w:rsidR="0012561C" w:rsidRDefault="0012561C" w:rsidP="0012561C">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C23F180" w14:textId="52CE1D8F" w:rsidR="0012561C" w:rsidRDefault="0012561C" w:rsidP="0012561C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Estimation du coût de réalisation de chacune de ces actions sur une année pleine</w:t>
       </w:r>
       <w:r w:rsidR="00CF7508">
         <w:rPr>
           <w:b/>
@@ -2425,89 +2328,89 @@
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009D7433">
         <w:t>Détailler au maximum les estimations</w:t>
       </w:r>
       <w:r w:rsidR="00CF7508">
         <w:t xml:space="preserve"> et les modalités de calcul</w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t>. Pour les actions ayant vocation à faire l’objet d’un financement à l’heure</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t>indiquer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t xml:space="preserve">le volume prévisionnel d’heures concernées par la valorisation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="521D5908" w14:textId="51666D0F" w:rsidR="002A7202" w:rsidRDefault="0012561C" w:rsidP="0012561C">
-[...6 lines deleted...]
-        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+    <w:p w14:paraId="521D5908" w14:textId="54D38A15" w:rsidR="002A7202" w:rsidRDefault="0012561C" w:rsidP="0012561C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6172BAC1" w14:textId="77777777" w:rsidR="00EC40C2" w:rsidRPr="00EC40C2" w:rsidRDefault="00EC40C2" w:rsidP="0012561C">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="581133D7" w14:textId="77777777" w:rsidR="00CF7508" w:rsidRDefault="00CF7508" w:rsidP="00CF7508">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Proposition d’indicateurs de suivi des actions : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B2C1F3" w14:textId="26FE955A" w:rsidR="0012561C" w:rsidRDefault="00CF7508" w:rsidP="00CF7508">
+    <w:p w14:paraId="42B2C1F3" w14:textId="526528E3" w:rsidR="0012561C" w:rsidRDefault="00CF7508" w:rsidP="00CF7508">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="0012561C">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B7020D2" w14:textId="3C0DF9B2" w:rsidR="004E4999" w:rsidRPr="00452047" w:rsidRDefault="004E4999" w:rsidP="004E4999">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
@@ -2539,77 +2442,87 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002866EC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Niveau de priorité pour le Département : </w:t>
       </w:r>
       <w:r w:rsidR="00C7571B" w:rsidRPr="00F7194D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Elevée</w:t>
       </w:r>
       <w:r w:rsidR="00C7571B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BAE9489" w14:textId="24E8D4C9" w:rsidR="00611FF2" w:rsidRPr="002866EC" w:rsidRDefault="00611FF2" w:rsidP="004E4999">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="247B9DE9" w14:textId="19784E8A" w:rsidR="00192617" w:rsidRPr="00EC40C2" w:rsidRDefault="00192617" w:rsidP="00192617">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Référence site internet</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EC40C2">
-        <w:t>Lien hypertexte vers la fiche objectif DGCS :</w:t>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="0059386B">
+        <w:t xml:space="preserve"> DGCS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192617">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fiche objectif </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC40C2">
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:anchor="anchor-navigation-725" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
-          <w:t>https://solidarites.gouv.fr/sites/solidarite/files/2023-01/reforme-saad-2022-fiche-objectif-2-amplitude-horaire.pdf</w:t>
+          <w:t>Financement des services à domicile : de nouveaux outils pour les gestionnaires et les départements | solidarites.gouv.fr | Ministère du Travail et des Solidarités</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="79FA62A1" w14:textId="1337EC61" w:rsidR="0012561C" w:rsidRDefault="0012561C" w:rsidP="00B37394">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6373F20B" w14:textId="77777777" w:rsidR="00611FF2" w:rsidRDefault="00611FF2" w:rsidP="00B37394">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15A6A5A3" w14:textId="77777777" w:rsidR="0012561C" w:rsidRDefault="0012561C" w:rsidP="0012561C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -2619,265 +2532,275 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Déclinez votre compréhension des enjeux relatifs à cet </w:t>
       </w:r>
       <w:r w:rsidR="00452047">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>objectif :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="352D2E77" w14:textId="77777777" w:rsidR="0012561C" w:rsidRPr="009D7433" w:rsidRDefault="0012561C" w:rsidP="0012561C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009D7433">
         <w:t xml:space="preserve">Vous pouvez évoquer les difficultés rencontrées actuellement par votre service dans </w:t>
       </w:r>
       <w:r>
         <w:t>la réalisation de cet objectif</w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215C5350" w14:textId="721981A9" w:rsidR="0012561C" w:rsidRPr="009D7433" w:rsidRDefault="0012561C" w:rsidP="0012561C">
-[...10 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="693C29EB" w14:textId="7F48DBFE" w:rsidR="0012561C" w:rsidRDefault="0012561C" w:rsidP="0012561C">
+      <w:r>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292CA76B" w14:textId="77777777" w:rsidR="002B17D4" w:rsidRPr="002B17D4" w:rsidRDefault="002B17D4" w:rsidP="0012561C"/>
     <w:p w14:paraId="442104E5" w14:textId="77777777" w:rsidR="0012561C" w:rsidRPr="009D7433" w:rsidRDefault="0012561C" w:rsidP="0012561C">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Description des a</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6DB9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ctions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> proposées par le service, ayant vocation à être financées par la dotation complémentaire : </w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t>Les actions prioritaires du département déclinées en partie III-B peuvent être reprises totalement ou en partie. D’autres actions peuvent également être proposées</w:t>
       </w:r>
       <w:r>
         <w:t>. Il peut s’agir d’actions déjà réalisées par le service mais non pris en charge par le tarif départemental ou de nouvelles actions</w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>que vous souhaiteriez mener si celles-ci étaient financées par la dotation complémentaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681BA265" w14:textId="0F6CD254" w:rsidR="0012561C" w:rsidRDefault="0012561C" w:rsidP="0012561C">
-[...5 lines deleted...]
-        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+    <w:p w14:paraId="681BA265" w14:textId="7F242369" w:rsidR="0012561C" w:rsidRDefault="0012561C" w:rsidP="0012561C">
+      <w:r>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CCDA872" w14:textId="77777777" w:rsidR="002A7202" w:rsidRPr="002A7202" w:rsidRDefault="002A7202" w:rsidP="0012561C"/>
     <w:p w14:paraId="6ED0288E" w14:textId="77777777" w:rsidR="00CF7508" w:rsidRDefault="00CF7508" w:rsidP="00CF7508">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Estimation du coût de réalisation de chacune de ces actions sur une année pleine et sur la durée totale du CPOM :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42B0B989" w14:textId="77777777" w:rsidR="00CF7508" w:rsidRPr="009D7433" w:rsidRDefault="00CF7508" w:rsidP="00CF7508">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009D7433">
         <w:t>Détailler au maximum les estimations</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> et les modalités de calcul</w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t>. Pour les actions ayant vocation à faire l’objet d’un financement à l’heure</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t>indiquer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t xml:space="preserve">le volume prévisionnel d’heures concernées par la valorisation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="490811CB" w14:textId="57901F4A" w:rsidR="0012561C" w:rsidRDefault="0012561C" w:rsidP="0012561C">
-[...6 lines deleted...]
-        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+    <w:p w14:paraId="490811CB" w14:textId="7611485D" w:rsidR="0012561C" w:rsidRDefault="0012561C" w:rsidP="0012561C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="559F6EC3" w14:textId="77777777" w:rsidR="0012561C" w:rsidRPr="00EA6DB9" w:rsidRDefault="0012561C" w:rsidP="0012561C"/>
     <w:p w14:paraId="0696C5F7" w14:textId="77777777" w:rsidR="00CF7508" w:rsidRDefault="00CF7508" w:rsidP="00CF7508">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Proposition d’indicateurs de suivi des actions : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60691CC2" w14:textId="7AFAFEDF" w:rsidR="0012561C" w:rsidRPr="002A7202" w:rsidRDefault="00CF7508" w:rsidP="0012561C">
-[...6 lines deleted...]
-        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+    <w:p w14:paraId="60691CC2" w14:textId="1012149E" w:rsidR="0012561C" w:rsidRPr="002A7202" w:rsidRDefault="00CF7508" w:rsidP="0012561C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70DE2D2C" w14:textId="4D33F7FB" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3° </w:t>
       </w:r>
       <w:r w:rsidRPr="00603311">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Accompagner des personnes dont le profil de prise en charge présente des spécificités</w:t>
+        <w:t>Accompagner de</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00603311">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>s personnes dont le profil de prise en charge présente des spécificités</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4432C96B" w14:textId="77777777" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1677DF6E" w14:textId="5623ED5F" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002866EC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Niveau de priorité pour le Département : </w:t>
       </w:r>
       <w:r w:rsidR="00F7194D" w:rsidRPr="00F7194D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Elevée</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1E57B9" w14:textId="20431C86" w:rsidR="00165E40" w:rsidRPr="002866EC" w:rsidRDefault="00165E40" w:rsidP="00603311">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3769B2D0" w14:textId="5C2D695B" w:rsidR="00192617" w:rsidRPr="00EC40C2" w:rsidRDefault="00192617" w:rsidP="00192617">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Référence site internet</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EC40C2">
-        <w:t>Lien hypertexte vers la fiche objectif DGCS :</w:t>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="0059386B">
+        <w:t xml:space="preserve"> DGCS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192617">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fiche objectif </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC40C2">
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:anchor="anchor-navigation-725" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
-          <w:t>https://solidarites.gouv.fr/sites/solidarite/files/2023-01/reforme-saad-2022-fiche-objectif-1-situations-specifiques.pdf</w:t>
+          <w:t>Financement des services à domicile : de nouveaux outils pour les gestionnaires et les départements | solidarites.gouv.fr | Ministère du Travail et des Solidarités</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="71416AA1" w14:textId="49AA1533" w:rsidR="0012561C" w:rsidRDefault="0012561C" w:rsidP="00452047">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CFC1B2C" w14:textId="77777777" w:rsidR="00165E40" w:rsidRDefault="00165E40" w:rsidP="00452047">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75A49D11" w14:textId="77777777" w:rsidR="0012561C" w:rsidRDefault="0012561C" w:rsidP="0012561C">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2896,425 +2819,427 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="472A9BAC" w14:textId="77777777" w:rsidR="0012561C" w:rsidRPr="009D7433" w:rsidRDefault="0012561C" w:rsidP="0012561C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009D7433">
         <w:t xml:space="preserve">Vous pouvez évoquer les difficultés rencontrées actuellement par votre service dans </w:t>
       </w:r>
       <w:r>
         <w:t>la réalisation de cet objectif</w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E0911B9" w14:textId="58AC69CD" w:rsidR="0012561C" w:rsidRPr="00603311" w:rsidRDefault="0012561C" w:rsidP="0012561C">
-[...1 lines deleted...]
-        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+    <w:p w14:paraId="2E0911B9" w14:textId="02EAFD4A" w:rsidR="0012561C" w:rsidRPr="00603311" w:rsidRDefault="0012561C" w:rsidP="0012561C">
+      <w:r>
+        <w:t>………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CF9A96B" w14:textId="77777777" w:rsidR="0012561C" w:rsidRDefault="0012561C" w:rsidP="0012561C">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00E54518" w14:textId="77777777" w:rsidR="0012561C" w:rsidRPr="009D7433" w:rsidRDefault="0012561C" w:rsidP="0012561C">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Description des a</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6DB9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ctions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> proposées par le service, ayant vocation à être financées par la dotation complémentaire : </w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t>Les actions prioritaires du département déclinées en partie III-B peuvent être reprises totalement ou en partie. D’autres actions peuvent également être proposées</w:t>
       </w:r>
       <w:r>
         <w:t>. Il peut s’agir d’actions déjà réalisées par le service mais non pris en charge par le tarif départemental ou de nouvelles actions</w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>que vous souhaiteriez mener si celles-ci étaient financées par la dotation complémentaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76984750" w14:textId="77777777" w:rsidR="0012561C" w:rsidRPr="009D7433" w:rsidRDefault="0012561C" w:rsidP="0012561C">
-[...5 lines deleted...]
-        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+    <w:p w14:paraId="76984750" w14:textId="32EF1633" w:rsidR="0012561C" w:rsidRPr="009D7433" w:rsidRDefault="0012561C" w:rsidP="0012561C">
+      <w:r>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A40E699" w14:textId="77777777" w:rsidR="0012561C" w:rsidRDefault="0012561C" w:rsidP="0012561C">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10CA909E" w14:textId="77777777" w:rsidR="00CF7508" w:rsidRDefault="00CF7508" w:rsidP="00CF7508">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Estimation du coût de réalisation de chacune de ces actions sur une année pleine et sur la durée totale du CPOM :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="461ABAB1" w14:textId="77777777" w:rsidR="00CF7508" w:rsidRPr="009D7433" w:rsidRDefault="00CF7508" w:rsidP="00CF7508">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009D7433">
         <w:t>Détailler au maximum les estimations</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> et les modalités de calcul</w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t>. Pour les actions ayant vocation à faire l’objet d’un financement à l’heure</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t>indiquer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t xml:space="preserve">le volume prévisionnel d’heures concernées par la valorisation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1AE2D6" w14:textId="0EAB3211" w:rsidR="0012561C" w:rsidRDefault="0012561C" w:rsidP="0012561C">
-[...6 lines deleted...]
-        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+    <w:p w14:paraId="7E1AE2D6" w14:textId="1569478F" w:rsidR="0012561C" w:rsidRDefault="0012561C" w:rsidP="0012561C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23D542A1" w14:textId="77777777" w:rsidR="0012561C" w:rsidRDefault="0012561C" w:rsidP="0012561C"/>
     <w:p w14:paraId="0FBB4CB7" w14:textId="77777777" w:rsidR="00CF7508" w:rsidRDefault="00CF7508" w:rsidP="00CF7508">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Proposition d’indicateurs de suivi des actions : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7AAFD2" w14:textId="77777777" w:rsidR="00CF7508" w:rsidRDefault="00CF7508" w:rsidP="00CF7508">
-[...6 lines deleted...]
-        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+    <w:p w14:paraId="1F7AAFD2" w14:textId="08BB52EF" w:rsidR="00CF7508" w:rsidRDefault="00CF7508" w:rsidP="00CF7508">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D91AD62" w14:textId="62FAE053" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>4° Contribuer à la couverture des besoins sur l’ensemble du territoire</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38B56B35" w14:textId="77777777" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22DEAB98" w14:textId="0D950E5B" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002866EC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Niveau de priorité pour le Département : </w:t>
       </w:r>
       <w:r w:rsidR="00F7194D" w:rsidRPr="00F7194D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Elevée</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385C21BC" w14:textId="5311928F" w:rsidR="00165E40" w:rsidRPr="002866EC" w:rsidRDefault="00165E40" w:rsidP="00603311">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="552FA4BE" w14:textId="09CF304F" w:rsidR="00192617" w:rsidRPr="00EC40C2" w:rsidRDefault="00192617" w:rsidP="00192617">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Référence site internet</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EC40C2">
-        <w:t>Lien hypertexte vers la fiche objectif DGCS :</w:t>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="0059386B">
+        <w:t xml:space="preserve"> DGCS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192617">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fiche objectif </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC40C2">
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:anchor="anchor-navigation-725" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
-          <w:t>https://solidarites.gouv.fr/sites/solidarite/files/2023-01/reforme-saad-2022-fiche-objectif-3-couverture-territoriale.pdf</w:t>
+          <w:t>Financement des services à domicile : de nouveaux outils pour les gestionnaires et les départements | solidarites.gouv.fr | Ministère du Travail et des Solidarités</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="17A41789" w14:textId="64305815" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DAFF931" w14:textId="77777777" w:rsidR="00165E40" w:rsidRDefault="00165E40" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D279221" w14:textId="77777777" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Déclinez votre compréhension des enjeux relatifs à cet objectif :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="421DA7AC" w14:textId="77777777" w:rsidR="00603311" w:rsidRPr="009D7433" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009D7433">
         <w:t xml:space="preserve">Vous pouvez évoquer les difficultés rencontrées actuellement par votre service dans </w:t>
       </w:r>
       <w:r>
         <w:t>la réalisation de cet objectif</w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B6475B" w14:textId="52F7A54A" w:rsidR="00603311" w:rsidRPr="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
-[...1 lines deleted...]
-        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+    <w:p w14:paraId="06B6475B" w14:textId="0C03A62D" w:rsidR="00603311" w:rsidRPr="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
+      <w:r>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19DC27AE" w14:textId="77777777" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DEB0BD7" w14:textId="77777777" w:rsidR="00603311" w:rsidRPr="009D7433" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Description des a</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6DB9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ctions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> proposées par le service, ayant vocation à être financées par la dotation complémentaire : </w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t>Les actions prioritaires du département déclinées en partie III-B peuvent être reprises totalement ou en partie. D’autres actions peuvent également être proposées</w:t>
       </w:r>
       <w:r>
         <w:t>. Il peut s’agir d’actions déjà réalisées par le service mais non pris en charge par le tarif départemental ou de nouvelles actions</w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>que vous souhaiteriez mener si celles-ci étaient financées par la dotation complémentaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D31F17A" w14:textId="77777777" w:rsidR="00603311" w:rsidRPr="009D7433" w:rsidRDefault="00603311" w:rsidP="00603311">
-[...5 lines deleted...]
-        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+    <w:p w14:paraId="2D31F17A" w14:textId="030AB8DD" w:rsidR="00603311" w:rsidRPr="009D7433" w:rsidRDefault="00603311" w:rsidP="00603311">
+      <w:r>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70099BE6" w14:textId="77777777" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BAECACE" w14:textId="77777777" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Estimation du coût de réalisation de chacune de ces actions sur une année pleine et sur la durée totale du CPOM :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BA70B3E" w14:textId="77777777" w:rsidR="00603311" w:rsidRPr="009D7433" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009D7433">
         <w:t>Détailler au maximum les estimations</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> et les modalités de calcul</w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t>. Pour les actions ayant vocation à faire l’objet d’un financement à l’heure</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t>indiquer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t xml:space="preserve">le volume prévisionnel d’heures concernées par la valorisation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12670B2A" w14:textId="018CF595" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
-[...6 lines deleted...]
-        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+    <w:p w14:paraId="12670B2A" w14:textId="5A2E9506" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1624023B" w14:textId="77777777" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311"/>
     <w:p w14:paraId="7E765F35" w14:textId="77777777" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Proposition d’indicateurs de suivi des actions : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E2F62ED" w14:textId="77777777" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
@@ -3345,615 +3270,626 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="708881EF" w14:textId="741A212D" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002866EC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Niveau de priorité pour le Département : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Optionnel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2977B51C" w14:textId="578A755E" w:rsidR="00165E40" w:rsidRPr="002866EC" w:rsidRDefault="00165E40" w:rsidP="00603311">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6C7CFCCC" w14:textId="64DBAD74" w:rsidR="00192617" w:rsidRPr="00EC40C2" w:rsidRDefault="00192617" w:rsidP="00192617">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Référence site internet</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EC40C2">
-        <w:t>Lien hypertexte vers la fiche objectif DGCS :</w:t>
-[...5 lines deleted...]
-        <w:r w:rsidR="0001385F" w:rsidRPr="0059386B">
+        <w:t xml:space="preserve"> DGCS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192617">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fiche objectif </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC40C2">
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:anchor="anchor-navigation-725" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
-          <w:t>https://solidarites.gouv.fr/sites/solidarite/files/2023-01/reforme-saad-2022-fiche-objectif-4-aidants.pdf</w:t>
+          <w:t>Financement des services à domicile : de nouveaux outils pour les gestionnaires et les départements | solidarites.gouv.fr | Ministère du Travail et des Solidarités</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0001385F">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="1C0376AD" w14:textId="75C5758E" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="333BC3B2" w14:textId="77777777" w:rsidR="0001385F" w:rsidRDefault="0001385F" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BEC7F72" w14:textId="77777777" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Déclinez votre compréhension des enjeux relatifs à cet objectif :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE225E2" w14:textId="77777777" w:rsidR="00603311" w:rsidRPr="009D7433" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009D7433">
         <w:t xml:space="preserve">Vous pouvez évoquer les difficultés rencontrées actuellement par votre service dans </w:t>
       </w:r>
       <w:r>
         <w:t>la réalisation de cet objectif</w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D43766" w14:textId="16CF47ED" w:rsidR="00603311" w:rsidRPr="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
-[...1 lines deleted...]
-        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+    <w:p w14:paraId="60D43766" w14:textId="4817F613" w:rsidR="00603311" w:rsidRPr="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
+      <w:r>
+        <w:t>………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="485E3E43" w14:textId="77777777" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="628773FE" w14:textId="77777777" w:rsidR="00603311" w:rsidRPr="009D7433" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Description des a</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6DB9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ctions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> proposées par le service, ayant vocation à être financées par la dotation complémentaire : </w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t>Les actions prioritaires du département déclinées en partie III-B peuvent être reprises totalement ou en partie. D’autres actions peuvent également être proposées</w:t>
       </w:r>
       <w:r>
         <w:t>. Il peut s’agir d’actions déjà réalisées par le service mais non pris en charge par le tarif départemental ou de nouvelles actions</w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>que vous souhaiteriez mener si celles-ci étaient financées par la dotation complémentaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0179C772" w14:textId="77777777" w:rsidR="00603311" w:rsidRPr="009D7433" w:rsidRDefault="00603311" w:rsidP="00603311">
-[...5 lines deleted...]
-        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+    <w:p w14:paraId="0179C772" w14:textId="5A480A25" w:rsidR="00603311" w:rsidRPr="009D7433" w:rsidRDefault="00603311" w:rsidP="00603311">
+      <w:r>
+        <w:t>………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E510AB" w14:textId="77777777" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69BD490F" w14:textId="77777777" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Estimation du coût de réalisation de chacune de ces actions sur une année pleine et sur la durée totale du CPOM :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DA8C10F" w14:textId="77777777" w:rsidR="00603311" w:rsidRPr="009D7433" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009D7433">
         <w:t>Détailler au maximum les estimations</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> et les modalités de calcul</w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t>. Pour les actions ayant vocation à faire l’objet d’un financement à l’heure</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t>indiquer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t xml:space="preserve">le volume prévisionnel d’heures concernées par la valorisation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E03128C" w14:textId="290714C8" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
-[...6 lines deleted...]
-        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+    <w:p w14:paraId="6E03128C" w14:textId="385391AD" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06EB643F" w14:textId="77777777" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311"/>
     <w:p w14:paraId="0F718135" w14:textId="77777777" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Proposition d’indicateurs de suivi des actions : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10768A33" w14:textId="77777777" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
-[...7 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="10768A33" w14:textId="6CE727A6" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
+      <w:r>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535C6358" w14:textId="1A5BFD37" w:rsidR="002B17D4" w:rsidRDefault="002B17D4" w:rsidP="00603311">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="560DDD14" w14:textId="77777777" w:rsidR="002B17D4" w:rsidRDefault="002B17D4" w:rsidP="00603311">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="2D1D40F8" w14:textId="2314D039" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Lutter contre l’isolement des personnes accompagnées</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56522729" w14:textId="77777777" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28B52B29" w14:textId="6DDC34DA" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002866EC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Niveau de priorité pour le Département : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Optionnel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E485CF" w14:textId="480E967C" w:rsidR="00165E40" w:rsidRPr="002866EC" w:rsidRDefault="00165E40" w:rsidP="00603311">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5A9A1D72" w14:textId="75A61297" w:rsidR="00192617" w:rsidRPr="00EC40C2" w:rsidRDefault="00192617" w:rsidP="00192617">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Référence site internet</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EC40C2">
-        <w:t>Lien hypertexte vers la fiche objectif DGCS :</w:t>
-[...5 lines deleted...]
-        <w:r w:rsidR="00A24AB8" w:rsidRPr="0059386B">
+        <w:t xml:space="preserve"> DGCS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192617">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fiche objectif </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC40C2">
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:anchor="anchor-navigation-725" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
-          <w:t>https://solidarites.gouv.fr/sites/solidarite/files/2023-01/reforme-saad-2022-fiche-objectif-6-isolement.pdf</w:t>
+          <w:t>Financement des services à domicile : de nouveaux outils pour les gestionnaires et les départements | solidarites.gouv.fr | Ministère du Travail et des Solidarités</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A24AB8">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0A5FF969" w14:textId="72AFF98C" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64055C47" w14:textId="77777777" w:rsidR="00A24AB8" w:rsidRDefault="00A24AB8" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EEFE020" w14:textId="77777777" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Déclinez votre compréhension des enjeux relatifs à cet objectif :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73760131" w14:textId="77777777" w:rsidR="00603311" w:rsidRPr="009D7433" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009D7433">
         <w:t xml:space="preserve">Vous pouvez évoquer les difficultés rencontrées actuellement par votre service dans </w:t>
       </w:r>
       <w:r>
         <w:t>la réalisation de cet objectif</w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11189F47" w14:textId="53000A0E" w:rsidR="00603311" w:rsidRPr="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
-[...1 lines deleted...]
-        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+    <w:p w14:paraId="11189F47" w14:textId="7AE8EDE8" w:rsidR="00603311" w:rsidRPr="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
+      <w:r>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A31E9D" w14:textId="77777777" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24DA533D" w14:textId="77777777" w:rsidR="00603311" w:rsidRPr="009D7433" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Description des a</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6DB9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ctions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> proposées par le service, ayant vocation à être financées par la dotation complémentaire : </w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t>Les actions prioritaires du département déclinées en partie III-B peuvent être reprises totalement ou en partie. D’autres actions peuvent également être proposées</w:t>
       </w:r>
       <w:r>
         <w:t>. Il peut s’agir d’actions déjà réalisées par le service mais non pris en charge par le tarif départemental ou de nouvelles actions</w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>que vous souhaiteriez mener si celles-ci étaient financées par la dotation complémentaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B81BB5" w14:textId="77777777" w:rsidR="00603311" w:rsidRPr="009D7433" w:rsidRDefault="00603311" w:rsidP="00603311">
-[...5 lines deleted...]
-        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+    <w:p w14:paraId="66B81BB5" w14:textId="51921CF8" w:rsidR="00603311" w:rsidRPr="009D7433" w:rsidRDefault="00603311" w:rsidP="00603311">
+      <w:r>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="400BD2B5" w14:textId="77777777" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="209F4F6F" w14:textId="77777777" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Estimation du coût de réalisation de chacune de ces actions sur une année pleine et sur la durée totale du CPOM :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AB71B76" w14:textId="77777777" w:rsidR="00603311" w:rsidRPr="009D7433" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009D7433">
         <w:t>Détailler au maximum les estimations</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> et les modalités de calcul</w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t>. Pour les actions ayant vocation à faire l’objet d’un financement à l’heure</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t>indiquer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D7433">
         <w:t xml:space="preserve">le volume prévisionnel d’heures concernées par la valorisation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA531F0" w14:textId="77777777" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
-[...6 lines deleted...]
-        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+    <w:p w14:paraId="7DA531F0" w14:textId="6D6E2883" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4579CD9B" w14:textId="77777777" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311"/>
     <w:p w14:paraId="6CD1923E" w14:textId="77777777" w:rsidR="00603311" w:rsidRDefault="00603311" w:rsidP="00603311">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Proposition d’indicateurs de suivi des actions : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B6BC025" w14:textId="7755B9A4" w:rsidR="00950BF2" w:rsidRPr="00F6213D" w:rsidRDefault="00603311">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00950BF2" w:rsidRPr="00F6213D" w:rsidSect="00950BF2">
           <w:footerReference w:type="default" r:id="rId16"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1417" w:right="1417" w:bottom="851" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BB1D1AE" w14:textId="77777777" w:rsidR="00DE0515" w:rsidRDefault="00DE0515" w:rsidP="00F6213D">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78A2F9B4" w14:textId="76B70423" w:rsidR="00F6213D" w:rsidRPr="0000579C" w:rsidRDefault="00DE0515" w:rsidP="00F6213D">
+    <w:p w14:paraId="78A2F9B4" w14:textId="44CE55E8" w:rsidR="00F6213D" w:rsidRPr="0000579C" w:rsidRDefault="00AA21AF" w:rsidP="00F6213D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AA21AF">
+        <w:rPr>
+          <w:i/>
           <w:noProof/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6808B26B" wp14:editId="69798A2E">
-[...2 lines deleted...]
-            <wp:docPr id="5" name="Image 5"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3AC2918E" wp14:editId="143284EF">
+            <wp:extent cx="9251950" cy="4984750"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+            <wp:docPr id="4" name="Image 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="9025890" cy="4682490"/>
+                      <a:ext cx="9251950" cy="4984750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00FE0E9C" w:rsidRPr="00FE0E9C">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7A46119B" wp14:editId="6B5FC5FB">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7A46119B" wp14:editId="0FC8EEE0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>1399296</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>-641497</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6770077" cy="580293"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Zone de texte 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6770077" cy="580293"/>
                         </a:xfrm>
@@ -4098,98 +4034,98 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CIDFont+F1">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CIDFont+F4">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="40459F28" w14:textId="55FAFCF4" w:rsidR="007F5C24" w:rsidRDefault="007F5C24" w:rsidP="007F5C24">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="49F7A4D0" w14:textId="655402FE" w:rsidR="007F5C24" w:rsidRPr="00142658" w:rsidRDefault="007F5C24" w:rsidP="007F5C24">
+  <w:p w14:paraId="49F7A4D0" w14:textId="75023050" w:rsidR="007F5C24" w:rsidRPr="00142658" w:rsidRDefault="007F5C24" w:rsidP="007F5C24">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00142658">
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78105E11" wp14:editId="26F5A99D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4991291</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3857</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1259457" cy="239137"/>
           <wp:effectExtent l="0" t="0" r="0" b="8890"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Image 2"/>
           <wp:cNvGraphicFramePr>
@@ -4219,61 +4155,61 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="1259457" cy="239137"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00142658">
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>APPEL A CANDIDATURES 202</w:t>
     </w:r>
-    <w:r w:rsidR="00DE0515">
+    <w:r w:rsidR="002F4592">
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00142658">
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> – CPOM SAAD – DOTATION COMPL</w:t>
+      <w:t xml:space="preserve"> – CPOM SAD – DOTATION COMPL</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>E</w:t>
     </w:r>
     <w:r w:rsidRPr="00142658">
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">MENTAIRE QUALITE     </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3C7A8CE4" w14:textId="77777777" w:rsidR="007F5C24" w:rsidRDefault="007F5C24">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="447BCBB0" w14:textId="77777777" w:rsidR="007F5C24" w:rsidRDefault="007F5C24" w:rsidP="007F5C24">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
@@ -5362,191 +5298,198 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="103"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+    <o:shapedefaults v:ext="edit" spidmax="38913"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0012561C"/>
     <w:rsid w:val="0000579C"/>
     <w:rsid w:val="0001385F"/>
     <w:rsid w:val="000706DD"/>
     <w:rsid w:val="000747F4"/>
     <w:rsid w:val="0010039F"/>
     <w:rsid w:val="001006B7"/>
     <w:rsid w:val="001107DB"/>
     <w:rsid w:val="00116EBF"/>
     <w:rsid w:val="0012561C"/>
+    <w:rsid w:val="00130A3D"/>
     <w:rsid w:val="00165E40"/>
     <w:rsid w:val="0018671C"/>
+    <w:rsid w:val="00192617"/>
     <w:rsid w:val="001A7E65"/>
     <w:rsid w:val="001E3F08"/>
     <w:rsid w:val="002071E1"/>
     <w:rsid w:val="00232C3C"/>
     <w:rsid w:val="00257319"/>
     <w:rsid w:val="002866EC"/>
     <w:rsid w:val="002A5FE7"/>
     <w:rsid w:val="002A7202"/>
+    <w:rsid w:val="002B17D4"/>
+    <w:rsid w:val="002F4592"/>
     <w:rsid w:val="00320701"/>
     <w:rsid w:val="00340934"/>
     <w:rsid w:val="00341D51"/>
     <w:rsid w:val="00353915"/>
     <w:rsid w:val="00382D3B"/>
     <w:rsid w:val="00391F55"/>
     <w:rsid w:val="003942A7"/>
     <w:rsid w:val="003A45B3"/>
     <w:rsid w:val="003E3E16"/>
     <w:rsid w:val="00452047"/>
     <w:rsid w:val="00452261"/>
     <w:rsid w:val="004D2BFD"/>
     <w:rsid w:val="004E145B"/>
     <w:rsid w:val="004E4999"/>
     <w:rsid w:val="005239BC"/>
     <w:rsid w:val="00536A2D"/>
     <w:rsid w:val="00542872"/>
     <w:rsid w:val="00543CB7"/>
     <w:rsid w:val="0057494A"/>
     <w:rsid w:val="00583529"/>
     <w:rsid w:val="005D5449"/>
     <w:rsid w:val="005E509D"/>
     <w:rsid w:val="006022DD"/>
     <w:rsid w:val="00603311"/>
     <w:rsid w:val="00611FF2"/>
     <w:rsid w:val="006210F0"/>
     <w:rsid w:val="00653344"/>
     <w:rsid w:val="006F0A21"/>
     <w:rsid w:val="00701DA1"/>
     <w:rsid w:val="00707B6C"/>
     <w:rsid w:val="007246CF"/>
     <w:rsid w:val="00741573"/>
     <w:rsid w:val="00744FE4"/>
     <w:rsid w:val="007515E5"/>
     <w:rsid w:val="007B7549"/>
     <w:rsid w:val="007F5C24"/>
     <w:rsid w:val="008070CD"/>
     <w:rsid w:val="0082450D"/>
     <w:rsid w:val="008429AF"/>
     <w:rsid w:val="008B5B15"/>
     <w:rsid w:val="00936376"/>
     <w:rsid w:val="00950BF2"/>
     <w:rsid w:val="00965DD4"/>
     <w:rsid w:val="00983F89"/>
     <w:rsid w:val="009A7F5F"/>
     <w:rsid w:val="00A20D04"/>
     <w:rsid w:val="00A24AB8"/>
+    <w:rsid w:val="00AA21AF"/>
     <w:rsid w:val="00AB6287"/>
     <w:rsid w:val="00AC7F2F"/>
     <w:rsid w:val="00AD3633"/>
     <w:rsid w:val="00AE379B"/>
     <w:rsid w:val="00B27F98"/>
     <w:rsid w:val="00B37394"/>
     <w:rsid w:val="00B46486"/>
     <w:rsid w:val="00B76E9C"/>
     <w:rsid w:val="00B83283"/>
     <w:rsid w:val="00B838C8"/>
     <w:rsid w:val="00C150AD"/>
     <w:rsid w:val="00C55338"/>
+    <w:rsid w:val="00C64206"/>
     <w:rsid w:val="00C7571B"/>
     <w:rsid w:val="00CC6806"/>
     <w:rsid w:val="00CF7508"/>
     <w:rsid w:val="00D076D6"/>
     <w:rsid w:val="00D22A6E"/>
     <w:rsid w:val="00DB5C4D"/>
     <w:rsid w:val="00DC22D8"/>
     <w:rsid w:val="00DE0515"/>
     <w:rsid w:val="00DF47E8"/>
     <w:rsid w:val="00E75D90"/>
     <w:rsid w:val="00EC40C2"/>
     <w:rsid w:val="00F01286"/>
+    <w:rsid w:val="00F20437"/>
     <w:rsid w:val="00F304EA"/>
     <w:rsid w:val="00F4397B"/>
     <w:rsid w:val="00F6213D"/>
     <w:rsid w:val="00F7064A"/>
     <w:rsid w:val="00F7194D"/>
     <w:rsid w:val="00FC27DE"/>
     <w:rsid w:val="00FE0E9C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+    <o:shapedefaults v:ext="edit" spidmax="38913"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3978B431"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B68C467A-3E21-4A93-ABF6-111D14387729}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -5917,51 +5860,50 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0012561C"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
@@ -6523,51 +6465,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1898471750">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solidarites.gouv.fr/sites/solidarite/files/2023-01/reforme-saad-2022-fiche-objectif-3-couverture-territoriale.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solidarites.gouv.fr/sites/solidarite/files/2023-01/reforme-saad-2022-fiche-objectif-1-situations-specifiques.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solidarites.gouv.fr/sites/solidarite/files/2023-01/reforme-saad-2022-fiche-objectif-2-amplitude-horaire.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solidarites.gouv.fr/sites/solidarite/files/2023-01/reforme-saad-2022-fiche-objectif-6-isolement.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solidarites.gouv.fr/sites/solidarite/files/2023-01/reforme-saad-2022-fiche-objectif-5-qualite-de-vie-au-travail.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dotationsaad@departement-touraine.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solidarites.gouv.fr/sites/solidarite/files/2023-01/reforme-saad-2022-fiche-objectif-4-aidants.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solidarites.gouv.fr/financement-des-services-domicile-de-nouveaux-outils-pour-les-gestionnaires-et-les-departements" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solidarites.gouv.fr/financement-des-services-domicile-de-nouveaux-outils-pour-les-gestionnaires-et-les-departements" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solidarites.gouv.fr/financement-des-services-domicile-de-nouveaux-outils-pour-les-gestionnaires-et-les-departements" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solidarites.gouv.fr/financement-des-services-domicile-de-nouveaux-outils-pour-les-gestionnaires-et-les-departements" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solidarites.gouv.fr/financement-des-services-domicile-de-nouveaux-outils-pour-les-gestionnaires-et-les-departements" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dotationsaad@departement-touraine.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solidarites.gouv.fr/financement-des-services-domicile-de-nouveaux-outils-pour-les-gestionnaires-et-les-departements" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -6800,82 +6742,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98C49413-AA9E-46A7-BF4E-C9B261DFDF4E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7A686F7-356F-4B6C-B093-9FC26C1845E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>31715</Characters>
+  <Pages>11</Pages>
+  <Words>3186</Words>
+  <Characters>17528</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>264</Lines>
-  <Paragraphs>74</Paragraphs>
+  <Lines>146</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37407</CharactersWithSpaces>
+  <CharactersWithSpaces>20673</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>CHERON Romane</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>